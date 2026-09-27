--- v0 (2025-12-31)
+++ v1 (2026-09-27)
@@ -51,92 +51,82 @@
         <w:gridCol w:w="4322"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA20D9" w:rsidTr="00595F84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00CA20D9" w:rsidRDefault="003263DA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">FORMULARI PER A LA PRESENTACIÓ DE PROJECTES DE </w:t>
             </w:r>
             <w:r w:rsidR="00595F84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>SOLIDARITAT, SENSIUBILITZACIÓ I COOPERACIÓ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> AL DESENVOLUPAMENT</w:t>
             </w:r>
-            <w:r w:rsidR="00595F84">
-[...8 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w:rsidR="00595F84" w:rsidRDefault="00595F84">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00CA20D9" w:rsidRDefault="00CA20D9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -17083,58 +17073,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4:</w:t>
       </w:r>
       <w:r w:rsidR="00FE6EAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003263DA">
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A24F77" w:rsidRDefault="00A24F77">
+    <w:p w:rsidR="00F62BEE" w:rsidRDefault="00F62BEE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A24F77" w:rsidRDefault="00A24F77">
+    <w:p w:rsidR="00F62BEE" w:rsidRDefault="00F62BEE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -17218,58 +17208,58 @@
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="003F4EBB" w:rsidRDefault="003F4EBB">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A24F77" w:rsidRDefault="00A24F77">
+    <w:p w:rsidR="00F62BEE" w:rsidRDefault="00F62BEE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A24F77" w:rsidRDefault="00A24F77">
+    <w:p w:rsidR="00F62BEE" w:rsidRDefault="00F62BEE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00EB41BA" w:rsidRPr="000C5E5D" w:rsidRDefault="00EB41BA" w:rsidP="00EB41BA">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5E5D">
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -21367,87 +21357,88 @@
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47F9B"/>
     <w:rsid w:val="00006FA4"/>
     <w:rsid w:val="00017D2C"/>
     <w:rsid w:val="00021C75"/>
     <w:rsid w:val="00040510"/>
     <w:rsid w:val="00044B56"/>
     <w:rsid w:val="0006316C"/>
     <w:rsid w:val="00065192"/>
     <w:rsid w:val="00082620"/>
     <w:rsid w:val="000B1A51"/>
     <w:rsid w:val="000B67D9"/>
     <w:rsid w:val="000B7C60"/>
     <w:rsid w:val="000C5B6F"/>
     <w:rsid w:val="000C5E5D"/>
     <w:rsid w:val="000C6CBE"/>
     <w:rsid w:val="000D5830"/>
     <w:rsid w:val="000E26CA"/>
+    <w:rsid w:val="000E36FF"/>
     <w:rsid w:val="000F21B9"/>
     <w:rsid w:val="00107821"/>
     <w:rsid w:val="001127BF"/>
     <w:rsid w:val="00115C75"/>
     <w:rsid w:val="00125E45"/>
     <w:rsid w:val="00160119"/>
     <w:rsid w:val="00163035"/>
     <w:rsid w:val="00176307"/>
     <w:rsid w:val="00183B32"/>
     <w:rsid w:val="001D13DD"/>
     <w:rsid w:val="00206E0A"/>
     <w:rsid w:val="00207903"/>
     <w:rsid w:val="00242907"/>
     <w:rsid w:val="00286ADF"/>
     <w:rsid w:val="002927C2"/>
     <w:rsid w:val="002C13C7"/>
     <w:rsid w:val="002D5AE5"/>
     <w:rsid w:val="002F0503"/>
     <w:rsid w:val="00315B09"/>
     <w:rsid w:val="003263DA"/>
     <w:rsid w:val="00355B9A"/>
     <w:rsid w:val="0036047B"/>
     <w:rsid w:val="003613A0"/>
     <w:rsid w:val="00363B15"/>
     <w:rsid w:val="003779ED"/>
@@ -21469,76 +21460,78 @@
     <w:rsid w:val="004523A5"/>
     <w:rsid w:val="00483677"/>
     <w:rsid w:val="004842F9"/>
     <w:rsid w:val="00494C9A"/>
     <w:rsid w:val="004E2FE4"/>
     <w:rsid w:val="004E5F90"/>
     <w:rsid w:val="004E6545"/>
     <w:rsid w:val="005023B6"/>
     <w:rsid w:val="00514621"/>
     <w:rsid w:val="00526357"/>
     <w:rsid w:val="005324EE"/>
     <w:rsid w:val="0053273D"/>
     <w:rsid w:val="00534B30"/>
     <w:rsid w:val="00543809"/>
     <w:rsid w:val="00553A74"/>
     <w:rsid w:val="00566BCF"/>
     <w:rsid w:val="00595F84"/>
     <w:rsid w:val="005D060F"/>
     <w:rsid w:val="006041BB"/>
     <w:rsid w:val="006106C2"/>
     <w:rsid w:val="00616D4B"/>
     <w:rsid w:val="00626390"/>
     <w:rsid w:val="00651F08"/>
     <w:rsid w:val="00652C7C"/>
     <w:rsid w:val="00663564"/>
+    <w:rsid w:val="00665D08"/>
     <w:rsid w:val="0067639D"/>
     <w:rsid w:val="006B285F"/>
     <w:rsid w:val="006B7489"/>
     <w:rsid w:val="006C5EA4"/>
     <w:rsid w:val="006E350B"/>
     <w:rsid w:val="006F082A"/>
     <w:rsid w:val="006F59CA"/>
     <w:rsid w:val="00701389"/>
     <w:rsid w:val="007214C1"/>
     <w:rsid w:val="00737EDF"/>
     <w:rsid w:val="0075319C"/>
     <w:rsid w:val="00760112"/>
     <w:rsid w:val="007738C1"/>
     <w:rsid w:val="0079556A"/>
     <w:rsid w:val="007A0FDF"/>
     <w:rsid w:val="007B3B92"/>
     <w:rsid w:val="007D20B6"/>
     <w:rsid w:val="007E37A7"/>
     <w:rsid w:val="008016B4"/>
     <w:rsid w:val="00802704"/>
     <w:rsid w:val="00807592"/>
     <w:rsid w:val="008123DC"/>
     <w:rsid w:val="0081370A"/>
     <w:rsid w:val="008633C1"/>
     <w:rsid w:val="00864BA9"/>
     <w:rsid w:val="0087044C"/>
+    <w:rsid w:val="00880C17"/>
     <w:rsid w:val="0089214B"/>
     <w:rsid w:val="00892CD9"/>
     <w:rsid w:val="00896C63"/>
     <w:rsid w:val="008B7F48"/>
     <w:rsid w:val="008C7BDD"/>
     <w:rsid w:val="008D012A"/>
     <w:rsid w:val="008D04D7"/>
     <w:rsid w:val="008E5D1A"/>
     <w:rsid w:val="008F06E5"/>
     <w:rsid w:val="008F2B5B"/>
     <w:rsid w:val="008F4AFB"/>
     <w:rsid w:val="009107CA"/>
     <w:rsid w:val="00915EE3"/>
     <w:rsid w:val="00990D1B"/>
     <w:rsid w:val="00997BA3"/>
     <w:rsid w:val="009B5097"/>
     <w:rsid w:val="009B68B0"/>
     <w:rsid w:val="009C2921"/>
     <w:rsid w:val="009E0D95"/>
     <w:rsid w:val="009F4AC6"/>
     <w:rsid w:val="00A12299"/>
     <w:rsid w:val="00A2217A"/>
     <w:rsid w:val="00A24F77"/>
     <w:rsid w:val="00A43687"/>
     <w:rsid w:val="00A63B78"/>
@@ -21586,83 +21579,85 @@
     <w:rsid w:val="00DB6BA4"/>
     <w:rsid w:val="00DC2390"/>
     <w:rsid w:val="00DF17D3"/>
     <w:rsid w:val="00DF5C9D"/>
     <w:rsid w:val="00E023E3"/>
     <w:rsid w:val="00E148F7"/>
     <w:rsid w:val="00E2295F"/>
     <w:rsid w:val="00E41795"/>
     <w:rsid w:val="00E43532"/>
     <w:rsid w:val="00E469DA"/>
     <w:rsid w:val="00E541FF"/>
     <w:rsid w:val="00E73448"/>
     <w:rsid w:val="00EB1A94"/>
     <w:rsid w:val="00EB41BA"/>
     <w:rsid w:val="00ED1BFC"/>
     <w:rsid w:val="00EF1E3E"/>
     <w:rsid w:val="00EF404D"/>
     <w:rsid w:val="00EF583B"/>
     <w:rsid w:val="00EF770A"/>
     <w:rsid w:val="00F03BA2"/>
     <w:rsid w:val="00F13F37"/>
     <w:rsid w:val="00F21B81"/>
     <w:rsid w:val="00F31ADF"/>
     <w:rsid w:val="00F379C3"/>
     <w:rsid w:val="00F506B7"/>
+    <w:rsid w:val="00F62BEE"/>
     <w:rsid w:val="00F66C41"/>
     <w:rsid w:val="00F7662D"/>
     <w:rsid w:val="00F771CB"/>
     <w:rsid w:val="00F85983"/>
     <w:rsid w:val="00FC6EE9"/>
     <w:rsid w:val="00FE1289"/>
     <w:rsid w:val="00FE6EAA"/>
     <w:rsid w:val="00FF5333"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0CA20F60"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{ED364B9D-9195-4C75-8691-8F133ED7C4AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
@@ -23724,88 +23719,88 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13D118E6-F8DE-4DEB-8B2E-0BFD2CAA6C89}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BDD9DEA-B3A8-439A-AF73-177B351A66EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2105</Words>
-  <Characters>12877</Characters>
+  <Words>2104</Words>
+  <Characters>12872</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>107</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>FONS CATALÀ DE COOPERCIÓ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14953</CharactersWithSpaces>
+  <CharactersWithSpaces>14947</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:subject/>
   <dc:creator>LIS</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>